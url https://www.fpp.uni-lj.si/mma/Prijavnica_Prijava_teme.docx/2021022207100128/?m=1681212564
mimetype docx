--- v0 (2025-12-20)
+++ v1 (2026-04-09)
@@ -1,84 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7C03D253" w14:textId="77777777" w:rsidR="002722BE" w:rsidRPr="002722BE" w:rsidRDefault="002722BE" w:rsidP="002722BE">
+    <w:p w14:paraId="7C03D253" w14:textId="130C3145" w:rsidR="002722BE" w:rsidRPr="002722BE" w:rsidRDefault="002722BE" w:rsidP="002722BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002722BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Prijava teme doktorske disertacije</w:t>
+        <w:t xml:space="preserve">Prijava </w:t>
+      </w:r>
+      <w:r w:rsidR="00175AC6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dispozicije</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002722BE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doktorske disertacije</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39A8A4C7" w14:textId="77777777" w:rsidR="002722BE" w:rsidRPr="002722BE" w:rsidRDefault="002722BE" w:rsidP="002722BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002722BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Priprava in zagovor doktorske teze </w:t>
       </w:r>
       <w:r w:rsidRPr="002722BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -92,51 +109,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="38D60CBE" w14:textId="77777777" w:rsidR="004F3E7C" w:rsidRPr="002722BE" w:rsidRDefault="004F3E7C" w:rsidP="002722BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E94CCAE" w14:textId="77777777" w:rsidR="002722BE" w:rsidRPr="002722BE" w:rsidRDefault="002722BE" w:rsidP="002722BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelamrea"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="5999"/>
       </w:tblGrid>
       <w:tr w:rsidR="002722BE" w14:paraId="46F839DD" w14:textId="77777777" w:rsidTr="002722BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4615B368" w14:textId="77777777" w:rsidR="002722BE" w:rsidRPr="002722BE" w:rsidRDefault="002722BE" w:rsidP="006F3F20">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
@@ -681,156 +698,186 @@
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002722BE" w14:paraId="2D94A4DB" w14:textId="77777777" w:rsidTr="002722BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0356C162" w14:textId="11B0DA62" w:rsidR="002722BE" w:rsidRDefault="002722BE" w:rsidP="002722BE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002722BE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ePOŠTA:</w:t>
+              <w:t>ePOŠTA</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002722BE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5999" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3245748A" w14:textId="77777777" w:rsidR="002722BE" w:rsidRDefault="002722BE" w:rsidP="002722BE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002722BE" w14:paraId="11585C34" w14:textId="77777777" w:rsidTr="002722BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A852D6A" w14:textId="08ED0FF8" w:rsidR="002722BE" w:rsidRDefault="002722BE" w:rsidP="002722BE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002722BE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>GSM:</w:t>
+              <w:t>GSM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002722BE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5999" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="222C1CC4" w14:textId="77777777" w:rsidR="002722BE" w:rsidRDefault="002722BE" w:rsidP="002722BE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E83D3CE" w14:textId="77777777" w:rsidR="00AF76B8" w:rsidRDefault="00AF76B8" w:rsidP="002722BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73881272" w14:textId="0A43D29A" w:rsidR="002722BE" w:rsidRDefault="002722BE" w:rsidP="002722BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002722BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">prosim za odobritev doktorske teme in naslova doktorske disertacije za pridobitev doktorata znanosti s področja pomorstva </w:t>
+        <w:t>prosim</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002722BE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za odobritev doktorske teme in naslova doktorske disertacije za pridobitev doktorata znanosti s področja pomorstva </w:t>
       </w:r>
       <w:r w:rsidR="004F3E7C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ali</w:t>
       </w:r>
       <w:r w:rsidRPr="002722BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> prometa na </w:t>
       </w:r>
       <w:r w:rsidR="004F3E7C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1382,51 +1429,51 @@
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03748ADE" w14:textId="677D6803" w:rsidR="002722BE" w:rsidRDefault="002722BE" w:rsidP="002722BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002722BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DA      NE</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelamrea"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4133"/>
         <w:gridCol w:w="4134"/>
       </w:tblGrid>
       <w:tr w:rsidR="002722BE" w14:paraId="603C13BF" w14:textId="77777777" w:rsidTr="002722BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4133" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31149BFC" w14:textId="20C4908F" w:rsidR="002722BE" w:rsidRDefault="002722BE" w:rsidP="002722BE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
@@ -1511,249 +1558,245 @@
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002722BE" w:rsidRPr="002722BE" w:rsidSect="001D34CA">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1644" w:right="1644" w:bottom="1814" w:left="1985" w:header="1871" w:footer="170" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09CE816A" w14:textId="77777777" w:rsidR="007B6D3A" w:rsidRDefault="007B6D3A" w:rsidP="0065275D">
+    <w:p w14:paraId="16770749" w14:textId="77777777" w:rsidR="00C5028B" w:rsidRDefault="00C5028B" w:rsidP="0065275D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="198BE54D" w14:textId="77777777" w:rsidR="007B6D3A" w:rsidRDefault="007B6D3A" w:rsidP="0065275D">
+    <w:p w14:paraId="3124E39D" w14:textId="77777777" w:rsidR="00C5028B" w:rsidRDefault="00C5028B" w:rsidP="0065275D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univerza Sans">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="0000A4FB" w:usb2="00000020" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="601DC21A" w14:textId="77777777" w:rsidR="00561759" w:rsidRDefault="00561759">
     <w:pPr>
-      <w:pStyle w:val="Noga"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="400BED36" w14:textId="77777777" w:rsidR="00595918" w:rsidRDefault="00595918"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10207" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2410"/>
       <w:gridCol w:w="2835"/>
       <w:gridCol w:w="2977"/>
       <w:gridCol w:w="1985"/>
     </w:tblGrid>
     <w:tr w:rsidR="00221CD3" w:rsidRPr="00A5121A" w14:paraId="585627AD" w14:textId="77777777" w:rsidTr="00AA6378">
       <w:trPr>
         <w:trHeight w:val="96"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2410" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="24980643" w14:textId="77777777" w:rsidR="00221CD3" w:rsidRPr="00A5121A" w:rsidRDefault="00221CD3" w:rsidP="00221CD3">
           <w:pPr>
-            <w:pStyle w:val="Noga"/>
+            <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4536"/>
               <w:tab w:val="clear" w:pos="9072"/>
             </w:tabs>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="7735036A" w14:textId="77777777" w:rsidR="00221CD3" w:rsidRPr="00A5121A" w:rsidRDefault="00221CD3" w:rsidP="00221CD3">
           <w:pPr>
-            <w:pStyle w:val="Noga"/>
+            <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4536"/>
               <w:tab w:val="clear" w:pos="9072"/>
             </w:tabs>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2835" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="47D0F9DC" w14:textId="77777777" w:rsidR="00221CD3" w:rsidRDefault="00221CD3" w:rsidP="00221CD3">
           <w:pPr>
-            <w:pStyle w:val="Noga"/>
+            <w:pStyle w:val="Footer"/>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="370E4C9B" w14:textId="77777777" w:rsidR="00221CD3" w:rsidRPr="00A5121A" w:rsidRDefault="00221CD3" w:rsidP="00221CD3">
           <w:pPr>
-            <w:pStyle w:val="Noga"/>
+            <w:pStyle w:val="Footer"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2977" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="3A9DAE6D" w14:textId="77777777" w:rsidR="00221CD3" w:rsidRPr="00595918" w:rsidRDefault="00221CD3" w:rsidP="00221CD3">
           <w:pPr>
-            <w:pStyle w:val="Noga"/>
+            <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00595918">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="4E395673" w14:textId="77777777" w:rsidR="00221CD3" w:rsidRPr="00D802FE" w:rsidRDefault="00221CD3" w:rsidP="00221CD3">
           <w:pPr>
-            <w:pStyle w:val="Noga"/>
+            <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="FF0000"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1985" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="08B6653A" w14:textId="77777777" w:rsidR="00221CD3" w:rsidRPr="00DA6F60" w:rsidRDefault="00221CD3" w:rsidP="00221CD3">
           <w:pPr>
-            <w:pStyle w:val="Noga"/>
+            <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00DA6F60">
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00DA6F60">
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00DA6F60">
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
@@ -1788,319 +1831,341 @@
           <w:r w:rsidRPr="00DA6F60">
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00DA6F60">
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7C3D0E3B" w14:textId="77777777" w:rsidR="00B566CE" w:rsidRPr="00B566CE" w:rsidRDefault="00B566CE">
     <w:pPr>
-      <w:pStyle w:val="Noga"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B566CE">
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2BF72AFA" w14:textId="09F3FF1D" w:rsidR="004F3E7C" w:rsidRPr="004F3E7C" w:rsidRDefault="004F3E7C" w:rsidP="004F3E7C">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004F3E7C">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Obvezne priloge – glej 36. člen Pravilnika o doktorskem študiju UL: </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="44388ACB" w14:textId="5D2887B0" w:rsidR="004F3E7C" w:rsidRPr="004F3E7C" w:rsidRDefault="004F3E7C" w:rsidP="004F3E7C">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004F3E7C">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>1. dispozicija teme + literatura (3 do 7 strani!).</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5A077F22" w14:textId="0D9C3E94" w:rsidR="004F3E7C" w:rsidRPr="004F3E7C" w:rsidRDefault="004F3E7C" w:rsidP="004F3E7C">
     <w:pPr>
-      <w:pStyle w:val="Noga"/>
+      <w:pStyle w:val="Footer"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:color w:val="auto"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004F3E7C">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:color w:val="auto"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>2. predlog za mentorstvo in morebitno somentorstvo, soglasje mentorja in morebitnega somentorja ter navedbo njunih 3 do 5 znanstvenih referenc s področja teme doktorske disertacije;</w:t>
+      <w:t xml:space="preserve">2. predlog za mentorstvo in morebitno somentorstvo, soglasje mentorja in morebitnega somentorja ter navedbo njunih 3 do 5 znanstvenih </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="004F3E7C">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:i/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>referenc</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="004F3E7C">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:i/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> s področja teme doktorske disertacije;</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="17BFC138" w14:textId="73187EF9" w:rsidR="004F3E7C" w:rsidRPr="004F3E7C" w:rsidRDefault="004F3E7C" w:rsidP="004F3E7C">
     <w:pPr>
-      <w:pStyle w:val="Noga"/>
+      <w:pStyle w:val="Footer"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:color w:val="auto"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004F3E7C">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:color w:val="auto"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>3. življenjepis doktoranda z bibliografijo (seznam najpomembnejših znanstvenih, strokovnih, projektnih in drugih objav ter del);</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="45F41B4D" w14:textId="615C19C6" w:rsidR="004F3E7C" w:rsidRPr="004F3E7C" w:rsidRDefault="004F3E7C" w:rsidP="004F3E7C">
     <w:pPr>
-      <w:pStyle w:val="Noga"/>
+      <w:pStyle w:val="Footer"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:color w:val="auto"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004F3E7C">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:color w:val="auto"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>4. soglasje Komisije RS za medicinsko etiko ali druge etične komisije ali dovoljenje Uprave RS za varno hrano, veterinarstvo in varstvo rastlin za izvajanje poskusov</w:t>
     </w:r>
     <w:r w:rsidR="00561759">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:color w:val="auto"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="004F3E7C">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:color w:val="auto"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>na živalih, kadar narava predlagane teme doktorske disertacije to zahteva;</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2DB5A13B" w14:textId="623E0BD5" w:rsidR="004F3E7C" w:rsidRDefault="004F3E7C" w:rsidP="004F3E7C">
     <w:pPr>
-      <w:pStyle w:val="Noga"/>
+      <w:pStyle w:val="Footer"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:color w:val="auto"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004F3E7C">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:color w:val="auto"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>5. morebitni predlog za odobritev pisanja doktorske disertacije v angleškem jeziku oziroma v drugem tujem jeziku v primeru študija tujih jezikov – glej 44. člen Pravilnika o doktorskem študiju UL</w:t>
     </w:r>
     <w:r w:rsidR="00561759">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:color w:val="auto"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>;</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0158DD53" w14:textId="382AC580" w:rsidR="00561759" w:rsidRPr="004F3E7C" w:rsidRDefault="00561759" w:rsidP="004F3E7C">
     <w:pPr>
-      <w:pStyle w:val="Noga"/>
+      <w:pStyle w:val="Footer"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="auto"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:color w:val="auto"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">6. </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="0070480F">
         <w:rPr>
-          <w:rStyle w:val="Hiperpovezava"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Obrazec NNRP</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:color w:val="auto"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27E90ED6" w14:textId="77777777" w:rsidR="007B6D3A" w:rsidRDefault="007B6D3A" w:rsidP="0065275D">
+    <w:p w14:paraId="34C879C4" w14:textId="77777777" w:rsidR="00C5028B" w:rsidRDefault="00C5028B" w:rsidP="0065275D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A529DB3" w14:textId="77777777" w:rsidR="007B6D3A" w:rsidRDefault="007B6D3A" w:rsidP="0065275D">
+    <w:p w14:paraId="7888B9CE" w14:textId="77777777" w:rsidR="00C5028B" w:rsidRDefault="00C5028B" w:rsidP="0065275D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="258DCF13" w14:textId="77777777" w:rsidR="00561759" w:rsidRDefault="00561759">
     <w:pPr>
-      <w:pStyle w:val="Glava"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21706A73" w14:textId="77777777" w:rsidR="00073732" w:rsidRDefault="00F23477" w:rsidP="002D5A62">
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sl-SI"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6624D52B" wp14:editId="2E12C723">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>1</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559684" cy="3599995"/>
           <wp:effectExtent l="0" t="0" r="3175" b="635"/>
           <wp:wrapNone/>
           <wp:docPr id="1642613060" name="Slika 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -2130,51 +2195,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6CFA60DC" w14:textId="7877061D" w:rsidR="002C7AB8" w:rsidRPr="00B566CE" w:rsidRDefault="00B2649E" w:rsidP="00654F20">
     <w:pPr>
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B566CE">
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="sl-SI"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="216E4E80" wp14:editId="1FC6549A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>1</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559296" cy="3599810"/>
           <wp:effectExtent l="0" t="0" r="3810" b="1270"/>
           <wp:wrapNone/>
           <wp:docPr id="199801613" name="Slika 1"/>
@@ -2210,51 +2275,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36063522"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55FABF50"/>
     <w:lvl w:ilvl="0" w:tplc="2000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2465,112 +2530,113 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="941457042">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="969743562">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="1"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00494ED4"/>
     <w:rsid w:val="00006F5E"/>
     <w:rsid w:val="00010D61"/>
     <w:rsid w:val="00013CBE"/>
     <w:rsid w:val="00015913"/>
     <w:rsid w:val="00017D1F"/>
     <w:rsid w:val="00020383"/>
     <w:rsid w:val="00026C10"/>
     <w:rsid w:val="0005361E"/>
     <w:rsid w:val="000641FB"/>
     <w:rsid w:val="00070F87"/>
     <w:rsid w:val="00073732"/>
     <w:rsid w:val="00075E6A"/>
     <w:rsid w:val="000B5260"/>
     <w:rsid w:val="000C0C5E"/>
     <w:rsid w:val="000C4F49"/>
     <w:rsid w:val="000D0B01"/>
     <w:rsid w:val="000D4C36"/>
     <w:rsid w:val="000E6718"/>
     <w:rsid w:val="00105A8E"/>
     <w:rsid w:val="001206B6"/>
     <w:rsid w:val="00142ABC"/>
     <w:rsid w:val="00156955"/>
     <w:rsid w:val="001639DD"/>
+    <w:rsid w:val="00175AC6"/>
     <w:rsid w:val="00175D01"/>
     <w:rsid w:val="00181582"/>
     <w:rsid w:val="0018652D"/>
     <w:rsid w:val="00187888"/>
     <w:rsid w:val="00190DBB"/>
     <w:rsid w:val="00191672"/>
     <w:rsid w:val="00192032"/>
     <w:rsid w:val="001963D8"/>
     <w:rsid w:val="001A25BB"/>
     <w:rsid w:val="001C4A43"/>
     <w:rsid w:val="001D34CA"/>
     <w:rsid w:val="001E79E3"/>
     <w:rsid w:val="001F1560"/>
     <w:rsid w:val="001F21EC"/>
     <w:rsid w:val="001F28AC"/>
     <w:rsid w:val="00205A8A"/>
     <w:rsid w:val="00207336"/>
     <w:rsid w:val="0021114B"/>
     <w:rsid w:val="00221CD3"/>
     <w:rsid w:val="00232114"/>
     <w:rsid w:val="0024065D"/>
     <w:rsid w:val="00261A77"/>
     <w:rsid w:val="00267009"/>
     <w:rsid w:val="002722BE"/>
     <w:rsid w:val="00277C44"/>
@@ -2724,50 +2790,51 @@
     <w:rsid w:val="00B04865"/>
     <w:rsid w:val="00B0511E"/>
     <w:rsid w:val="00B2649E"/>
     <w:rsid w:val="00B566CE"/>
     <w:rsid w:val="00B574A5"/>
     <w:rsid w:val="00B64FBD"/>
     <w:rsid w:val="00B72D7F"/>
     <w:rsid w:val="00B76FFD"/>
     <w:rsid w:val="00B93476"/>
     <w:rsid w:val="00BA50C1"/>
     <w:rsid w:val="00BA7FCE"/>
     <w:rsid w:val="00BB0E8D"/>
     <w:rsid w:val="00BC34D1"/>
     <w:rsid w:val="00BD356D"/>
     <w:rsid w:val="00BD3620"/>
     <w:rsid w:val="00BE44F5"/>
     <w:rsid w:val="00BE663A"/>
     <w:rsid w:val="00BE6FAB"/>
     <w:rsid w:val="00BF339B"/>
     <w:rsid w:val="00C05CEB"/>
     <w:rsid w:val="00C2022B"/>
     <w:rsid w:val="00C261F4"/>
     <w:rsid w:val="00C37EC1"/>
     <w:rsid w:val="00C423B9"/>
     <w:rsid w:val="00C44CAA"/>
+    <w:rsid w:val="00C5028B"/>
     <w:rsid w:val="00C56E67"/>
     <w:rsid w:val="00C760BE"/>
     <w:rsid w:val="00C846A5"/>
     <w:rsid w:val="00C84FC4"/>
     <w:rsid w:val="00C93B0D"/>
     <w:rsid w:val="00CA08B3"/>
     <w:rsid w:val="00CB2188"/>
     <w:rsid w:val="00CD1CC4"/>
     <w:rsid w:val="00CD277E"/>
     <w:rsid w:val="00D21B6A"/>
     <w:rsid w:val="00D2649D"/>
     <w:rsid w:val="00D278F4"/>
     <w:rsid w:val="00D30F0B"/>
     <w:rsid w:val="00D353BB"/>
     <w:rsid w:val="00D43DA7"/>
     <w:rsid w:val="00D54C49"/>
     <w:rsid w:val="00D64080"/>
     <w:rsid w:val="00D74263"/>
     <w:rsid w:val="00D77E9E"/>
     <w:rsid w:val="00D802FE"/>
     <w:rsid w:val="00DA6F60"/>
     <w:rsid w:val="00DB5F4F"/>
     <w:rsid w:val="00DC0D73"/>
     <w:rsid w:val="00DD26B2"/>
     <w:rsid w:val="00DD4B8A"/>
@@ -2785,84 +2852,85 @@
     <w:rsid w:val="00E37CC9"/>
     <w:rsid w:val="00E61BF2"/>
     <w:rsid w:val="00E6377E"/>
     <w:rsid w:val="00E7034F"/>
     <w:rsid w:val="00E722A5"/>
     <w:rsid w:val="00E763A4"/>
     <w:rsid w:val="00E91B27"/>
     <w:rsid w:val="00E92A2F"/>
     <w:rsid w:val="00EA50E2"/>
     <w:rsid w:val="00EB29D1"/>
     <w:rsid w:val="00EB324F"/>
     <w:rsid w:val="00EB6062"/>
     <w:rsid w:val="00ED7C74"/>
     <w:rsid w:val="00EE47A9"/>
     <w:rsid w:val="00EE6466"/>
     <w:rsid w:val="00EF5FD5"/>
     <w:rsid w:val="00F0502C"/>
     <w:rsid w:val="00F0784B"/>
     <w:rsid w:val="00F14952"/>
     <w:rsid w:val="00F2131B"/>
     <w:rsid w:val="00F23477"/>
     <w:rsid w:val="00F26DAD"/>
     <w:rsid w:val="00F33BA6"/>
     <w:rsid w:val="00F37626"/>
     <w:rsid w:val="00F62EEE"/>
+    <w:rsid w:val="00F826B8"/>
     <w:rsid w:val="00F97FD3"/>
     <w:rsid w:val="00FA1AD1"/>
     <w:rsid w:val="00FE3108"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sl-SI" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="725D375A"/>
   <w15:docId w15:val="{50B5894B-DF13-43A6-A698-D565B29795B9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sl-SI" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120" w:line="270" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3216,556 +3284,556 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Navaden">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0024065D"/>
     <w:pPr>
       <w:spacing w:line="300" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Naslov1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Navaden"/>
-[...1 lines deleted...]
-    <w:link w:val="Naslov1Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00EB324F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:line="360" w:lineRule="exact"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Naslov2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Navaden"/>
-[...1 lines deleted...]
-    <w:link w:val="Naslov2Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EA50E2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:line="330" w:lineRule="exact"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Privzetapisavaodstavka">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Navadnatabela">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Brezseznama">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Naslov1Znak">
-[...2 lines deleted...]
-    <w:link w:val="Naslov1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00EB324F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Entiteta">
     <w:name w:val="Entiteta"/>
-    <w:basedOn w:val="Glava"/>
+    <w:basedOn w:val="Header"/>
     <w:qFormat/>
     <w:rsid w:val="00BB0E8D"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="E03127"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Glava">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Navaden"/>
-    <w:link w:val="GlavaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00636AE9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="58595B"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Naslovnik">
     <w:name w:val="Naslovnik"/>
     <w:qFormat/>
     <w:rsid w:val="008B069C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hiperpovezava">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00790117"/>
     <w:rPr>
       <w:rFonts w:ascii="Univerza Sans" w:hAnsi="Univerza Sans"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:color w:val="E94832"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="GlavaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Glava"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00636AE9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:color w:val="58595B"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Besedilooznabemesta">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Privzetapisavaodstavka"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00790117"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Imeinpriimek">
     <w:name w:val="Ime in priimek"/>
     <w:basedOn w:val="Naslovnik"/>
     <w:qFormat/>
     <w:rsid w:val="001F28AC"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nagovorfunkcija">
     <w:name w:val="Nagovor/funkcija"/>
     <w:basedOn w:val="Naslovnik"/>
     <w:rsid w:val="001F28AC"/>
     <w:rPr>
       <w:color w:val="58595B"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Noga">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Navaden"/>
-    <w:link w:val="NogaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B04865"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="58595B"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NogaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Noga"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B04865"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:color w:val="58595B"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="tevilkastrani">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Privzetapisavaodstavka"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005D3D66"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Alineja">
     <w:name w:val="Alineja"/>
-    <w:basedOn w:val="Brezseznama"/>
+    <w:basedOn w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005611CE"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Navadensplet">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Navaden"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00142ABC"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="sl-SI"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Neensklic">
+  <w:style w:type="character" w:styleId="SubtleReference">
     <w:name w:val="Subtle Reference"/>
-    <w:basedOn w:val="Privzetapisavaodstavka"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="31"/>
     <w:qFormat/>
     <w:rsid w:val="001E79E3"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:smallCaps/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelamrea">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Navadnatabela"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="003C4589"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Odstavekseznama">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Navaden"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006246A0"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Naslov2Znak">
-[...2 lines deleted...]
-    <w:link w:val="Naslov2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EA50E2"/>
     <w:rPr>
       <w:rFonts w:ascii="Univerza Sans" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Univerza Sans" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i w:val="0"/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Podnaslov">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Navaden"/>
-[...1 lines deleted...]
-    <w:link w:val="PodnaslovZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00EA50E2"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:color w:val="E03127"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Neenpoudarek">
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
-    <w:basedOn w:val="Privzetapisavaodstavka"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00EA50E2"/>
     <w:rPr>
       <w:rFonts w:ascii="Univerza Sans" w:hAnsi="Univerza Sans"/>
       <w:b w:val="0"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PodnaslovZnak">
-[...2 lines deleted...]
-    <w:link w:val="Podnaslov"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00EA50E2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
       <w:i/>
       <w:color w:val="E03127"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Krepko">
+  <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="Privzetapisavaodstavka"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:rsid w:val="00EA50E2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Naslov">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Navaden"/>
-[...1 lines deleted...]
-    <w:link w:val="NaslovZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00EA50E2"/>
     <w:pPr>
       <w:spacing w:before="240" w:line="390" w:lineRule="exact"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:kern w:val="28"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NaslovZnak">
-[...2 lines deleted...]
-    <w:link w:val="Naslov"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00EA50E2"/>
     <w:rPr>
       <w:rFonts w:ascii="Univerza Sans" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Univerza Sans" w:cstheme="majorBidi"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:kern w:val="28"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Intenzivenpoudarek">
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="Privzetapisavaodstavka"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:rsid w:val="00EA50E2"/>
     <w:rPr>
       <w:rFonts w:ascii="Univerza Sans" w:hAnsi="Univerza Sans"/>
       <w:b w:val="0"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="auto"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nerazreenaomemba1">
     <w:name w:val="Nerazrešena omemba1"/>
-    <w:basedOn w:val="Privzetapisavaodstavka"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00267009"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Brezrazmikov">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5FD5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA282FCF75F74CC8B07500E017EE743D">
     <w:name w:val="DA282FCF75F74CC8B07500E017EE743D"/>
     <w:rsid w:val="0021114B"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nerazreenaomemba">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Privzetapisavaodstavka"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CD1CC4"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="666635448">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="790830892">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4086,69 +4154,63 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="Standard APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100AD1680C11684F94D9ECA0146A3633359" ma:contentTypeVersion="0" ma:contentTypeDescription="Ustvari nov dokument." ma:contentTypeScope="" ma:versionID="8b8fc822f3982356d98e98f63fbc068a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cbc75116dd7c71a50cbc6f7894763aba">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Vrsta vsebine"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Naslov"/>
@@ -4218,128 +4280,134 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF629BC5-E3F8-4B9E-9EE6-1A42690AA085}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB456A64-EE29-41B7-AEE9-3C7CEDFC0209}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29D0BFBA-3F5C-44A9-974A-DB17524A364C}">
-[...7 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C18DC80A-C122-4253-8CA1-9D5BA4752B4E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29D0BFBA-3F5C-44A9-974A-DB17524A364C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>177</Words>
-  <Characters>1010</Characters>
+  <Words>178</Words>
+  <Characters>1016</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1185</CharactersWithSpaces>
+  <CharactersWithSpaces>1192</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jernej</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AD1680C11684F94D9ECA0146A3633359</vt:lpwstr>